--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bridg\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5EC54168-8FC4-415A-81BB-55F0CB299D43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AA8D1783-263D-4F7A-821A-52E0D1C92B38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="125725" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="273">
   <si>
     <t>DPT</t>
   </si>
   <si>
     <t>CLUB</t>
   </si>
   <si>
     <t>NOM DU CLUB</t>
   </si>
   <si>
     <t>PRESIDENT</t>
   </si>
   <si>
     <t>TEL</t>
   </si>
   <si>
     <t>MAIL</t>
   </si>
   <si>
     <t>DELEGUE DEVELOPPEMENT</t>
@@ -71,59 +71,50 @@
   <si>
     <t>Claudette CAUSSIGNAC</t>
   </si>
   <si>
     <t>0689353407</t>
   </si>
   <si>
     <t>bcn.presidence@orange.fr </t>
   </si>
   <si>
     <t>B.C. Millau St Affrique</t>
   </si>
   <si>
     <t>Marie MERCIER</t>
   </si>
   <si>
     <t>0621301635</t>
   </si>
   <si>
     <t>mercier1.marie@sfr.fr </t>
   </si>
   <si>
     <t>Alès Bridge Club</t>
   </si>
   <si>
-    <t>Claudine DARIUS</t>
-[...7 lines deleted...]
-  <si>
     <t>B.C. Bagnols Marcoule</t>
   </si>
   <si>
     <t>Véronique DUCHATELLE</t>
   </si>
   <si>
     <t>0677388521</t>
   </si>
   <si>
     <t>bvd46@wanadoo.fr </t>
   </si>
   <si>
     <t>A.S.P.T.T. B.C. Nimes</t>
   </si>
   <si>
     <t>Anne MILLOT</t>
   </si>
   <si>
     <t>0668839644</t>
   </si>
   <si>
     <t>anne.millot@gmail.com </t>
   </si>
   <si>
     <t>B.C. Rochefortais</t>
@@ -710,59 +701,50 @@
   <si>
     <t>bca66.mm@gmail.com </t>
   </si>
   <si>
     <t>Monique PERRIER</t>
   </si>
   <si>
     <t>0619512749</t>
   </si>
   <si>
     <t>monique.perrier.mp@gmail.com </t>
   </si>
   <si>
     <t>B.C. Banyulenc</t>
   </si>
   <si>
     <t>Catherine BARTHE</t>
   </si>
   <si>
     <t>0640059096</t>
   </si>
   <si>
     <t>jbemcalo.1947@gmail.com</t>
   </si>
   <si>
-    <t>Alain RIBAUT</t>
-[...7 lines deleted...]
-  <si>
     <t>Marie-Dominique HOLLEBEQUE</t>
   </si>
   <si>
     <t>0683316119</t>
   </si>
   <si>
     <t>mariedo.hollebeque@free.fr</t>
   </si>
   <si>
     <t>Monique Gent</t>
   </si>
   <si>
     <t>0611962994</t>
   </si>
   <si>
     <t>monique.gent908@orange.fr</t>
   </si>
   <si>
     <t>Véronique PECHUZAL</t>
   </si>
   <si>
     <t>0681531418</t>
   </si>
   <si>
     <t>vpechuzal@asptt.com </t>
@@ -785,105 +767,123 @@
   <si>
     <t>roger.is.stevens@gmail.com </t>
   </si>
   <si>
     <t>0698169865</t>
   </si>
   <si>
     <t>Claudie SAGNAC</t>
   </si>
   <si>
     <t>0607296466</t>
   </si>
   <si>
     <t>csagnac@gmail.com </t>
   </si>
   <si>
     <t>Issam HABCHI</t>
   </si>
   <si>
     <t>0682836089</t>
   </si>
   <si>
     <t>issm.habchi@wanadoo.fr</t>
   </si>
   <si>
-    <t>PRESIDENTS ET DELEGUES DEVELOPPEMENT AU 02/09/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Christian DUBU</t>
   </si>
   <si>
     <t>christian.dubu@gmail.com</t>
   </si>
   <si>
     <t>0633304955</t>
   </si>
   <si>
     <t>Sam DI MARTINO</t>
   </si>
   <si>
     <t>samdii@live.fr</t>
   </si>
   <si>
     <t>0686325498</t>
   </si>
   <si>
     <t>Francis FRIZOL</t>
   </si>
   <si>
     <t>f.frizol@gmail.com</t>
   </si>
   <si>
     <t>0769827502</t>
   </si>
   <si>
-    <t>Didier BENARD</t>
-[...7 lines deleted...]
-  <si>
     <t>Alain KAHN</t>
   </si>
   <si>
     <t>0683814056</t>
   </si>
   <si>
     <t>alain.kahn@laposte.net</t>
   </si>
   <si>
     <t>Dominique DUBU</t>
   </si>
   <si>
     <t>dominique.dubu@orange.fr</t>
   </si>
   <si>
     <t>0671589294</t>
+  </si>
+  <si>
+    <t>Chantal URIEL</t>
+  </si>
+  <si>
+    <t>chantal.uriel@wanadoo.fr</t>
+  </si>
+  <si>
+    <t>0617825947</t>
+  </si>
+  <si>
+    <t>Marc MUS</t>
+  </si>
+  <si>
+    <t>marc.mus34000@gmail.com</t>
+  </si>
+  <si>
+    <t>0672304321</t>
+  </si>
+  <si>
+    <t>Bernard PONS</t>
+  </si>
+  <si>
+    <t>berchrisclosdalzon@hotmail.fr</t>
+  </si>
+  <si>
+    <t>+33618709127</t>
+  </si>
+  <si>
+    <t>PRESIDENTS ET DELEGUES DEVELOPPEMENT AU 12/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1595,78 +1595,78 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nambert.fabienne@wanadoo.fr&#160;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanpierrelorente@sfr.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:issm.habchi@wanadoo.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriel.boussuge@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bca66.mm@gmail.com&#160;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacquesgutknecht@aol.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariedo.hollebeque@free.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bvd46@wanadoo.fr&#160;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alainribaut@orange.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monique.gent908@orange.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janick.le-guen@orange.fr&#160;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippemostowski@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanmarcalarcon@sfr.fr&#160;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbemcalo.1947@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claude.euillet@orange.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.kahn@laposte.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucie.cayro@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mthcaubriere@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.delbosc@hotmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nambert.fabienne@wanadoo.fr&#160;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanpierrelorente@sfr.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.kahn@laposte.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriel.boussuge@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bca66.mm@gmail.com&#160;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacquesgutknecht@aol.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:issm.habchi@wanadoo.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bvd46@wanadoo.fr&#160;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariedo.hollebeque@free.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monique.gent908@orange.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janick.le-guen@orange.fr&#160;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippemostowski@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanmarcalarcon@sfr.fr&#160;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbemcalo.1947@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claude.euillet@orange.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucie.cayro@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mthcaubriere@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.delbosc@hotmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="24.140625" customWidth="1"/>
     <col min="4" max="4" width="23.7109375" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="43" customWidth="1"/>
     <col min="7" max="7" width="27.5703125" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" customWidth="1"/>
     <col min="9" max="9" width="38.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="43" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
@@ -1681,1307 +1681,1306 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31">
         <v>11</v>
       </c>
       <c r="B3" s="26">
         <v>4100019</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="H3" s="6" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="I3" s="38" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31">
         <v>12</v>
       </c>
       <c r="B4" s="26">
         <v>4100043</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="6"/>
       <c r="I4" s="19"/>
     </row>
     <row r="5" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31">
         <v>30</v>
       </c>
       <c r="B5" s="26">
         <v>4100001</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>17</v>
+        <v>271</v>
       </c>
       <c r="F5" s="14" t="s">
-        <v>18</v>
+        <v>270</v>
       </c>
       <c r="G5" s="7"/>
       <c r="H5" s="8"/>
       <c r="I5" s="17"/>
     </row>
     <row r="6" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31">
         <v>30</v>
       </c>
       <c r="B6" s="26">
         <v>4100002</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="18" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31">
         <v>30</v>
       </c>
       <c r="B7" s="26">
         <v>4100038</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="20" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31">
         <v>30</v>
       </c>
       <c r="B8" s="26">
         <v>4100057</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="G8" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="H8" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="I8" s="20" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="31">
         <v>30</v>
       </c>
       <c r="B9" s="26">
         <v>4100065</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="20" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="31">
         <v>30</v>
       </c>
       <c r="B10" s="26">
         <v>4100068</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="14" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="6"/>
       <c r="I10" s="19"/>
     </row>
     <row r="11" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="31">
         <v>30</v>
       </c>
       <c r="B11" s="26">
         <v>4100071</v>
       </c>
       <c r="C11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="G11" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="6" t="s">
+      <c r="H11" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="14" t="s">
+      <c r="I11" s="20" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31">
         <v>30</v>
       </c>
       <c r="B12" s="26">
         <v>4100075</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="G12" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E12" s="6" t="s">
+      <c r="H12" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="I12" s="20" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="31">
         <v>30</v>
       </c>
       <c r="B13" s="26">
         <v>4100080</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="14" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="6"/>
       <c r="I13" s="19"/>
     </row>
     <row r="14" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="31">
         <v>30</v>
       </c>
       <c r="B14" s="26">
         <v>4100081</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>229</v>
+        <v>263</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>230</v>
+        <v>265</v>
       </c>
       <c r="F14" s="34" t="s">
-        <v>231</v>
+        <v>264</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="I14" s="35" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31">
         <v>34</v>
       </c>
       <c r="B15" s="26">
         <v>4100003</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="6"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I15" s="23" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31">
         <v>34</v>
       </c>
       <c r="B16" s="26">
         <v>4100005</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="H16" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="14" t="s">
+      <c r="I16" s="42" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="31">
         <v>34</v>
       </c>
       <c r="B17" s="26">
         <v>4100010</v>
       </c>
       <c r="C17" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="G17" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="H17" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="F17" s="16" t="s">
+      <c r="I17" s="23" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="31">
         <v>34</v>
       </c>
       <c r="B18" s="26">
         <v>4100015</v>
       </c>
       <c r="C18" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="I18" s="20" t="s">
         <v>73</v>
-      </c>
-[...16 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31">
         <v>34</v>
       </c>
       <c r="B19" s="26">
         <v>4100016</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="G19" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="H19" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="F19" s="14" t="s">
+      <c r="I19" s="20" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="31">
         <v>34</v>
       </c>
       <c r="B20" s="26">
         <v>4100026</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" s="14" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="6"/>
       <c r="I20" s="19"/>
     </row>
     <row r="21" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="31">
         <v>34</v>
       </c>
       <c r="B21" s="26">
         <v>4100028</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="F21" s="14" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G21" s="9"/>
       <c r="H21" s="6"/>
       <c r="I21" s="19"/>
     </row>
     <row r="22" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31">
         <v>34</v>
       </c>
       <c r="B22" s="26">
         <v>4100029</v>
       </c>
       <c r="C22" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" s="14" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
       <c r="I22" s="17"/>
     </row>
     <row r="23" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="31">
         <v>34</v>
       </c>
       <c r="B23" s="26">
         <v>4100036</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="G23" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="E23" s="6" t="s">
+      <c r="H23" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="F23" s="14" t="s">
+      <c r="I23" s="20" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="31">
         <v>34</v>
       </c>
       <c r="B24" s="26">
         <v>4100039</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="I24" s="20" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="31">
         <v>34</v>
       </c>
       <c r="B25" s="26">
         <v>4100042</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" s="14" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G25" s="9"/>
       <c r="H25" s="6"/>
       <c r="I25" s="19"/>
     </row>
     <row r="26" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31">
         <v>34</v>
       </c>
       <c r="B26" s="26">
         <v>4100044</v>
       </c>
       <c r="C26" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" s="15" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="G26" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="E26" s="6" t="s">
+      <c r="H26" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="F26" s="15" t="s">
+      <c r="I26" s="20" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31">
         <v>34</v>
       </c>
       <c r="B27" s="26">
         <v>4100045</v>
       </c>
       <c r="C27" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="G27" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="E27" s="8" t="s">
+      <c r="H27" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="F27" s="14" t="s">
+      <c r="I27" s="24" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="31">
         <v>34</v>
       </c>
       <c r="B28" s="26">
         <v>4100046</v>
       </c>
       <c r="C28" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="F28" s="14" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G28" s="9"/>
       <c r="H28" s="6"/>
       <c r="I28" s="19"/>
     </row>
     <row r="29" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="31">
         <v>34</v>
       </c>
       <c r="B29" s="26">
         <v>4100047</v>
       </c>
       <c r="C29" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="G29" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="E29" s="6" t="s">
+      <c r="H29" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="F29" s="14" t="s">
+      <c r="I29" s="20" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31">
         <v>34</v>
       </c>
       <c r="B30" s="26">
         <v>4100062</v>
       </c>
       <c r="C30" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F30" s="14" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="6"/>
       <c r="I30" s="19"/>
     </row>
     <row r="31" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31">
         <v>34</v>
       </c>
       <c r="B31" s="26">
         <v>4100063</v>
       </c>
       <c r="C31" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="F31" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="G31" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="H31" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="F31" s="15" t="s">
+      <c r="I31" s="20" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31">
         <v>34</v>
       </c>
       <c r="B32" s="26">
         <v>4100064</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="F32" s="15" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="I32" s="19" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="31">
         <v>34</v>
       </c>
       <c r="B33" s="26">
         <v>4100069</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E33" s="40" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="G33" s="9"/>
       <c r="H33" s="6"/>
       <c r="I33" s="19"/>
     </row>
     <row r="34" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31">
         <v>34</v>
       </c>
       <c r="B34" s="26">
         <v>4100067</v>
       </c>
       <c r="C34" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="F34" s="14" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="6"/>
       <c r="I34" s="19"/>
     </row>
     <row r="35" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31">
         <v>34</v>
       </c>
       <c r="B35" s="26">
         <v>4100070</v>
       </c>
       <c r="C35" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="F35" s="14" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G35" s="7"/>
       <c r="H35" s="8"/>
       <c r="I35" s="20"/>
     </row>
     <row r="36" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="31">
         <v>34</v>
       </c>
       <c r="B36" s="26">
         <v>4100074</v>
       </c>
       <c r="C36" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="F36" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="G36" s="9" t="s">
         <v>157</v>
       </c>
-      <c r="E36" s="6" t="s">
+      <c r="H36" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="F36" s="14" t="s">
+      <c r="I36" s="20" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31">
         <v>34</v>
       </c>
       <c r="B37" s="26">
         <v>4100077</v>
       </c>
       <c r="C37" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="F37" s="15" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
       <c r="G37" s="9"/>
       <c r="H37" s="6"/>
       <c r="I37" s="19"/>
     </row>
     <row r="38" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="31">
         <v>34</v>
       </c>
       <c r="B38" s="26">
         <v>4100078</v>
       </c>
       <c r="C38" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F38" s="14" t="s">
         <v>167</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="G38" s="9" t="s">
         <v>168</v>
       </c>
-      <c r="E38" s="6" t="s">
+      <c r="H38" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="F38" s="14" t="s">
+      <c r="I38" s="23" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="31">
         <v>34</v>
       </c>
       <c r="B39" s="26">
         <v>4100079</v>
       </c>
       <c r="C39" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="F39" s="14" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G39" s="9"/>
       <c r="H39" s="6"/>
       <c r="I39" s="19"/>
     </row>
     <row r="40" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="31">
         <v>48</v>
       </c>
       <c r="B40" s="26">
         <v>4100013</v>
       </c>
       <c r="C40" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="F40" s="10" t="s">
         <v>178</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="G40" s="7" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="20" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="31">
         <v>66</v>
       </c>
       <c r="B41" s="26">
         <v>4100009</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="G41" s="9"/>
       <c r="H41" s="6"/>
       <c r="I41" s="19"/>
     </row>
     <row r="42" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31">
         <v>66</v>
       </c>
       <c r="B42" s="26">
         <v>4100014</v>
       </c>
       <c r="C42" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="F42" s="11" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="6"/>
       <c r="I42" s="19"/>
     </row>
     <row r="43" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31">
         <v>66</v>
       </c>
       <c r="B43" s="26">
         <v>4100022</v>
       </c>
       <c r="C43" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="F43" s="14" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G43" s="7"/>
       <c r="H43" s="8"/>
       <c r="I43" s="17"/>
     </row>
     <row r="44" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="31">
         <v>66</v>
       </c>
       <c r="B44" s="26">
         <v>4100023</v>
       </c>
       <c r="C44" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="F44" s="14" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G44" s="9"/>
       <c r="H44" s="6"/>
       <c r="I44" s="19"/>
     </row>
     <row r="45" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="31">
         <v>66</v>
       </c>
       <c r="B45" s="26">
         <v>4100024</v>
       </c>
       <c r="C45" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="F45" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="I45" s="23" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="31">
         <v>66</v>
       </c>
       <c r="B46" s="26">
         <v>4100025</v>
       </c>
       <c r="C46" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="F46" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="G46" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="E46" s="8" t="s">
+      <c r="H46" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="F46" s="15" t="s">
+      <c r="I46" s="20" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="31">
         <v>66</v>
       </c>
       <c r="B47" s="26">
         <v>4100034</v>
       </c>
       <c r="C47" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="F47" s="14" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
       <c r="G47" s="9"/>
       <c r="H47" s="6"/>
       <c r="I47" s="19"/>
     </row>
     <row r="48" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31">
         <v>66</v>
       </c>
       <c r="B48" s="26">
         <v>4100040</v>
       </c>
       <c r="C48" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="F48" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="D48" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G48" s="9" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="H48" s="39" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="I48" s="38" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="31">
         <v>66</v>
       </c>
       <c r="B49" s="26">
         <v>4100058</v>
       </c>
       <c r="C49" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="F49" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="G49" s="9" t="s">
         <v>219</v>
       </c>
-      <c r="E49" s="6" t="s">
+      <c r="H49" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="F49" s="15" t="s">
+      <c r="I49" s="20" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="31.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="32">
         <v>66</v>
       </c>
       <c r="B50" s="33">
         <v>4100059</v>
       </c>
       <c r="C50" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="E50" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="F50" s="30" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G50" s="28"/>
       <c r="H50" s="22"/>
       <c r="I50" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:I1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F6" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="I6" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="F40" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="F42" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="F46" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="F26" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="F49" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="F37" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="I17" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="I15" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="I38" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="I27" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="I45" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="F31" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="F50" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
-    <hyperlink ref="F14" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="I16" r:id="rId19" xr:uid="{14E2A8E5-0BD3-4BB6-9375-CF8ADE71000A}"/>
+    <hyperlink ref="I14" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="F45" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="I16" r:id="rId18" xr:uid="{14E2A8E5-0BD3-4BB6-9375-CF8ADE71000A}"/>
   </hyperlinks>
   <pageMargins left="0.18" right="0.18" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId20"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>